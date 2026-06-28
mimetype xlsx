--- v0 (2026-04-18)
+++ v1 (2026-06-28)
@@ -10,347 +10,377 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Ventas" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Historico de ventas</t>
   </si>
   <si>
     <t>Alcance</t>
   </si>
   <si>
     <t>Ultimas 100 ventas registradas</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>18/04/2026 09:41:43</t>
+    <t>28/06/2026 10:44:07</t>
   </si>
   <si>
     <t>Ventas</t>
   </si>
   <si>
     <t>Total vendido</t>
   </si>
   <si>
-    <t>$96.260</t>
+    <t>$9.732.532.200</t>
+  </si>
+  <si>
+    <t>(no incluye boletas anuladas)</t>
+  </si>
+  <si>
+    <t>Boletas anuladas</t>
+  </si>
+  <si>
+    <t>Total anulado</t>
+  </si>
+  <si>
+    <t>$300</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Folio</t>
   </si>
   <si>
     <t>Terminal</t>
   </si>
   <si>
     <t>Jornada</t>
   </si>
   <si>
     <t>Cajero</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Sync</t>
   </si>
   <si>
-    <t>18/04/2026</t>
-[...2 lines deleted...]
-    <t>00:51:39</t>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>11:20:03</t>
   </si>
   <si>
     <t>PC-001</t>
   </si>
   <si>
-    <t>742a348a-46c0-7574-f365-fde4b3032de8</t>
-[...5 lines deleted...]
-    <t>$63.880</t>
+    <t>1808fa07-f80e-cb34-cbbd-c91e0a09c60a</t>
+  </si>
+  <si>
+    <t>cashier-002</t>
   </si>
   <si>
     <t>completed</t>
   </si>
   <si>
     <t>Pendiente</t>
   </si>
   <si>
-    <t>17/04/2026</t>
-[...23 lines deleted...]
-    <t>08:05:40</t>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>00:52:21</t>
+  </si>
+  <si>
+    <t>$100</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>17:37:52</t>
+  </si>
+  <si>
+    <t>17:37:18</t>
+  </si>
+  <si>
+    <t>17:36:51</t>
+  </si>
+  <si>
+    <t>$200</t>
+  </si>
+  <si>
+    <t>06/06/2026</t>
+  </si>
+  <si>
+    <t>18:54:57</t>
   </si>
   <si>
     <t>$400</t>
   </si>
   <si>
-    <t>08:05:36</t>
-[...11 lines deleted...]
-    <t>07:28:41</t>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>23:41:47</t>
+  </si>
+  <si>
+    <t>00:27:41</t>
   </si>
   <si>
     <t>$1.000</t>
   </si>
   <si>
-    <t>07:23:21</t>
-[...170 lines deleted...]
-    <t>20:57:03</t>
+    <t>00:27:35</t>
+  </si>
+  <si>
+    <t>$9.732.518.400</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>21:58:29</t>
+  </si>
+  <si>
+    <t>voided</t>
+  </si>
+  <si>
+    <t>21:58:28</t>
+  </si>
+  <si>
+    <t>21:58:27</t>
+  </si>
+  <si>
+    <t>21:58:26</t>
+  </si>
+  <si>
+    <t>21:58:25</t>
+  </si>
+  <si>
+    <t>21:58:24</t>
+  </si>
+  <si>
+    <t>21:58:23</t>
+  </si>
+  <si>
+    <t>21:58:20</t>
+  </si>
+  <si>
+    <t>21:58:19</t>
+  </si>
+  <si>
+    <t>21:58:18</t>
+  </si>
+  <si>
+    <t>21:58:17</t>
+  </si>
+  <si>
+    <t>21:58:16</t>
+  </si>
+  <si>
+    <t>21:58:15</t>
+  </si>
+  <si>
+    <t>21:58:14</t>
+  </si>
+  <si>
+    <t>21:58:13</t>
+  </si>
+  <si>
+    <t>21:58:03</t>
+  </si>
+  <si>
+    <t>21:58:01</t>
+  </si>
+  <si>
+    <t>21:58:00</t>
+  </si>
+  <si>
+    <t>21:57:59</t>
+  </si>
+  <si>
+    <t>21:57:58</t>
+  </si>
+  <si>
+    <t>21:57:57</t>
+  </si>
+  <si>
+    <t>21:57:56</t>
+  </si>
+  <si>
+    <t>21:57:55</t>
+  </si>
+  <si>
+    <t>21:57:54</t>
+  </si>
+  <si>
+    <t>21:57:53</t>
+  </si>
+  <si>
+    <t>21:57:52</t>
+  </si>
+  <si>
+    <t>21:57:51</t>
+  </si>
+  <si>
+    <t>21:57:50</t>
+  </si>
+  <si>
+    <t>21:57:49</t>
+  </si>
+  <si>
+    <t>21:57:48</t>
+  </si>
+  <si>
+    <t>21:57:47</t>
+  </si>
+  <si>
+    <t>21:57:46</t>
+  </si>
+  <si>
+    <t>21:57:45</t>
+  </si>
+  <si>
+    <t>21:57:44</t>
+  </si>
+  <si>
+    <t>21:57:42</t>
+  </si>
+  <si>
+    <t>21:57:41</t>
+  </si>
+  <si>
+    <t>21:57:40</t>
+  </si>
+  <si>
+    <t>21:57:39</t>
+  </si>
+  <si>
+    <t>21:57:38</t>
+  </si>
+  <si>
+    <t>21:57:37</t>
+  </si>
+  <si>
+    <t>21:57:36</t>
+  </si>
+  <si>
+    <t>21:57:35</t>
+  </si>
+  <si>
+    <t>21:57:34</t>
+  </si>
+  <si>
+    <t>21:57:33</t>
+  </si>
+  <si>
+    <t>21:57:32</t>
+  </si>
+  <si>
+    <t>21:57:31</t>
+  </si>
+  <si>
+    <t>21:57:30</t>
+  </si>
+  <si>
+    <t>21:57:29</t>
+  </si>
+  <si>
+    <t>21:57:28</t>
+  </si>
+  <si>
+    <t>21:57:27</t>
+  </si>
+  <si>
+    <t>21:57:25</t>
+  </si>
+  <si>
+    <t>21:57:24</t>
+  </si>
+  <si>
+    <t>21:57:23</t>
+  </si>
+  <si>
+    <t>21:57:21</t>
+  </si>
+  <si>
+    <t>21:57:20</t>
+  </si>
+  <si>
+    <t>21:57:19</t>
+  </si>
+  <si>
+    <t>21:57:18</t>
+  </si>
+  <si>
+    <t>21:57:17</t>
+  </si>
+  <si>
+    <t>21:57:16</t>
+  </si>
+  <si>
+    <t>21:57:15</t>
+  </si>
+  <si>
+    <t>21:57:14</t>
+  </si>
+  <si>
+    <t>21:57:13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -666,1359 +696,3002 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4">
-        <v>44</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C9">
-        <v>44</v>
+        <v>224</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C10">
-        <v>43</v>
+        <v>223</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C11">
-        <v>42</v>
+        <v>222</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C12">
-        <v>41</v>
+        <v>221</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I12" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C14">
-        <v>39</v>
+        <v>219</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I14" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C15">
-        <v>38</v>
+        <v>218</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="H15" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C16">
-        <v>37</v>
+        <v>217</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H16" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I16" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C17">
-        <v>36</v>
+        <v>216</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H17" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I17" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C18">
-        <v>35</v>
+        <v>215</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G18" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="H18" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="I18" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C19">
-        <v>34</v>
+        <v>214</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H19" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I19" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C20">
-        <v>33</v>
+        <v>213</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H20" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I20" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C21">
-        <v>32</v>
+        <v>212</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G21" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H21" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I21" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
       <c r="C22">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G22" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="H22" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I22" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C23">
-        <v>30</v>
+        <v>210</v>
       </c>
       <c r="D23" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G23" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H23" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C24">
-        <v>29</v>
+        <v>209</v>
       </c>
       <c r="D24" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G24" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H24" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I24" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C25">
-        <v>28</v>
+        <v>208</v>
       </c>
       <c r="D25" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="H25" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I25" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C26">
-        <v>27</v>
+        <v>207</v>
       </c>
       <c r="D26" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G26" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H26" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I26" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C27">
-        <v>26</v>
+        <v>206</v>
       </c>
       <c r="D27" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H27" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I27" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C28">
-        <v>25</v>
+        <v>205</v>
       </c>
       <c r="D28" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G28" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H28" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I28" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C29">
-        <v>24</v>
+        <v>204</v>
       </c>
       <c r="D29" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G29" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="H29" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I29" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C30">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="D30" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G30" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H30" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I30" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="C31">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="D31" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G31" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H31" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I31" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="C32">
-        <v>21</v>
+        <v>201</v>
       </c>
       <c r="D32" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G32" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="H32" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I32" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="C33">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="D33" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G33" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H33" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I33" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="C34">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G34" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I34" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C35">
-        <v>18</v>
+        <v>198</v>
       </c>
       <c r="D35" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G35" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="H35" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I35" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="C36">
-        <v>17</v>
+        <v>197</v>
       </c>
       <c r="D36" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="F36" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G36" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H36" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I36" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C37">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D37" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="F37" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G37" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H37" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I37" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C38">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="D38" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="F38" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G38" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H38" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I38" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="C39">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="D39" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="H39" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I39" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="C40">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="D40" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G40" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="H40" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I40" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="C41">
-        <v>12</v>
+        <v>192</v>
       </c>
       <c r="D41" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G41" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H41" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I41" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="C42">
-        <v>11</v>
+        <v>191</v>
       </c>
       <c r="D42" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G42" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H42" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I42" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>45</v>
       </c>
       <c r="B43" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="C43">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="D43" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G43" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H43" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I43" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>45</v>
       </c>
       <c r="B44" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="C44">
-        <v>9</v>
+        <v>189</v>
       </c>
       <c r="D44" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G44" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H44" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I44" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>45</v>
       </c>
       <c r="B45" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="C45">
-        <v>8</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G45" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H45" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I45" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="C46">
-        <v>7</v>
+        <v>187</v>
       </c>
       <c r="D46" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="F46" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G46" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H46" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I46" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="B47" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="C47">
-        <v>6</v>
+        <v>186</v>
       </c>
       <c r="D47" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="F47" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G47" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H47" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I47" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="B48" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="C48">
-        <v>5</v>
+        <v>185</v>
       </c>
       <c r="D48" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="F48" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G48" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="H48" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I48" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="B49" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="C49">
-        <v>4</v>
+        <v>184</v>
       </c>
       <c r="D49" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G49" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="H49" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I49" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="B50" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="C50">
-        <v>3</v>
+        <v>183</v>
       </c>
       <c r="D50" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G50" t="s">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="H50" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I50" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="B51" t="s">
-        <v>96</v>
+        <v>67</v>
       </c>
       <c r="C51">
-        <v>2</v>
+        <v>182</v>
       </c>
       <c r="D51" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="F51" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G51" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="H51" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I51" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52">
+        <v>181</v>
+      </c>
+      <c r="D52" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52" t="s">
+        <v>25</v>
+      </c>
+      <c r="G52" t="s">
+        <v>30</v>
+      </c>
+      <c r="H52" t="s">
+        <v>26</v>
+      </c>
+      <c r="I52" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>45</v>
+      </c>
+      <c r="B53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C53">
+        <v>180</v>
+      </c>
+      <c r="D53" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" t="s">
+        <v>25</v>
+      </c>
+      <c r="G53" t="s">
+        <v>30</v>
+      </c>
+      <c r="H53" t="s">
+        <v>26</v>
+      </c>
+      <c r="I53" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54">
+        <v>179</v>
+      </c>
+      <c r="D54" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" t="s">
+        <v>24</v>
+      </c>
+      <c r="F54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G54" t="s">
+        <v>30</v>
+      </c>
+      <c r="H54" t="s">
+        <v>26</v>
+      </c>
+      <c r="I54" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55">
+        <v>178</v>
+      </c>
+      <c r="D55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" t="s">
+        <v>25</v>
+      </c>
+      <c r="G55" t="s">
+        <v>30</v>
+      </c>
+      <c r="H55" t="s">
+        <v>26</v>
+      </c>
+      <c r="I55" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>45</v>
+      </c>
+      <c r="B56" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56">
+        <v>177</v>
+      </c>
+      <c r="D56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E56" t="s">
+        <v>24</v>
+      </c>
+      <c r="F56" t="s">
+        <v>25</v>
+      </c>
+      <c r="G56" t="s">
+        <v>30</v>
+      </c>
+      <c r="H56" t="s">
+        <v>26</v>
+      </c>
+      <c r="I56" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>45</v>
+      </c>
+      <c r="B57" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57">
+        <v>176</v>
+      </c>
+      <c r="D57" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57" t="s">
+        <v>24</v>
+      </c>
+      <c r="F57" t="s">
+        <v>25</v>
+      </c>
+      <c r="G57" t="s">
+        <v>30</v>
+      </c>
+      <c r="H57" t="s">
+        <v>26</v>
+      </c>
+      <c r="I57" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B58" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58">
+        <v>175</v>
+      </c>
+      <c r="D58" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" t="s">
+        <v>24</v>
+      </c>
+      <c r="F58" t="s">
+        <v>25</v>
+      </c>
+      <c r="G58" t="s">
+        <v>30</v>
+      </c>
+      <c r="H58" t="s">
+        <v>26</v>
+      </c>
+      <c r="I58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>45</v>
+      </c>
+      <c r="B59" t="s">
+        <v>72</v>
+      </c>
+      <c r="C59">
+        <v>174</v>
+      </c>
+      <c r="D59" t="s">
+        <v>23</v>
+      </c>
+      <c r="E59" t="s">
+        <v>24</v>
+      </c>
+      <c r="F59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G59" t="s">
+        <v>11</v>
+      </c>
+      <c r="H59" t="s">
+        <v>26</v>
+      </c>
+      <c r="I59" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>45</v>
+      </c>
+      <c r="B60" t="s">
+        <v>73</v>
+      </c>
+      <c r="C60">
+        <v>173</v>
+      </c>
+      <c r="D60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60" t="s">
+        <v>24</v>
+      </c>
+      <c r="F60" t="s">
+        <v>25</v>
+      </c>
+      <c r="G60" t="s">
+        <v>35</v>
+      </c>
+      <c r="H60" t="s">
+        <v>26</v>
+      </c>
+      <c r="I60" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>45</v>
+      </c>
+      <c r="B61" t="s">
+        <v>74</v>
+      </c>
+      <c r="C61">
+        <v>172</v>
+      </c>
+      <c r="D61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" t="s">
+        <v>24</v>
+      </c>
+      <c r="F61" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" t="s">
+        <v>30</v>
+      </c>
+      <c r="H61" t="s">
+        <v>26</v>
+      </c>
+      <c r="I61" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>45</v>
+      </c>
+      <c r="B62" t="s">
+        <v>75</v>
+      </c>
+      <c r="C62">
+        <v>171</v>
+      </c>
+      <c r="D62" t="s">
+        <v>23</v>
+      </c>
+      <c r="E62" t="s">
+        <v>24</v>
+      </c>
+      <c r="F62" t="s">
+        <v>25</v>
+      </c>
+      <c r="G62" t="s">
+        <v>30</v>
+      </c>
+      <c r="H62" t="s">
+        <v>26</v>
+      </c>
+      <c r="I62" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>45</v>
+      </c>
+      <c r="B63" t="s">
+        <v>76</v>
+      </c>
+      <c r="C63">
+        <v>170</v>
+      </c>
+      <c r="D63" t="s">
+        <v>23</v>
+      </c>
+      <c r="E63" t="s">
+        <v>24</v>
+      </c>
+      <c r="F63" t="s">
+        <v>25</v>
+      </c>
+      <c r="G63" t="s">
+        <v>30</v>
+      </c>
+      <c r="H63" t="s">
+        <v>26</v>
+      </c>
+      <c r="I63" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>45</v>
+      </c>
+      <c r="B64" t="s">
+        <v>77</v>
+      </c>
+      <c r="C64">
+        <v>169</v>
+      </c>
+      <c r="D64" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" t="s">
+        <v>35</v>
+      </c>
+      <c r="H64" t="s">
+        <v>26</v>
+      </c>
+      <c r="I64" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" t="s">
+        <v>78</v>
+      </c>
+      <c r="C65">
+        <v>168</v>
+      </c>
+      <c r="D65" t="s">
+        <v>23</v>
+      </c>
+      <c r="E65" t="s">
+        <v>24</v>
+      </c>
+      <c r="F65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" t="s">
+        <v>38</v>
+      </c>
+      <c r="H65" t="s">
+        <v>26</v>
+      </c>
+      <c r="I65" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B66" t="s">
+        <v>79</v>
+      </c>
+      <c r="C66">
+        <v>167</v>
+      </c>
+      <c r="D66" t="s">
+        <v>23</v>
+      </c>
+      <c r="E66" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" t="s">
+        <v>25</v>
+      </c>
+      <c r="G66" t="s">
+        <v>30</v>
+      </c>
+      <c r="H66" t="s">
+        <v>26</v>
+      </c>
+      <c r="I66" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67" t="s">
+        <v>80</v>
+      </c>
+      <c r="C67">
+        <v>166</v>
+      </c>
+      <c r="D67" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" t="s">
+        <v>24</v>
+      </c>
+      <c r="F67" t="s">
+        <v>25</v>
+      </c>
+      <c r="G67" t="s">
+        <v>30</v>
+      </c>
+      <c r="H67" t="s">
+        <v>26</v>
+      </c>
+      <c r="I67" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C68">
+        <v>165</v>
+      </c>
+      <c r="D68" t="s">
+        <v>23</v>
+      </c>
+      <c r="E68" t="s">
+        <v>24</v>
+      </c>
+      <c r="F68" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" t="s">
+        <v>30</v>
+      </c>
+      <c r="H68" t="s">
+        <v>26</v>
+      </c>
+      <c r="I68" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>45</v>
+      </c>
+      <c r="B69" t="s">
+        <v>82</v>
+      </c>
+      <c r="C69">
+        <v>164</v>
+      </c>
+      <c r="D69" t="s">
+        <v>23</v>
+      </c>
+      <c r="E69" t="s">
+        <v>24</v>
+      </c>
+      <c r="F69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G69" t="s">
+        <v>30</v>
+      </c>
+      <c r="H69" t="s">
+        <v>26</v>
+      </c>
+      <c r="I69" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" t="s">
+        <v>83</v>
+      </c>
+      <c r="C70">
+        <v>163</v>
+      </c>
+      <c r="D70" t="s">
+        <v>23</v>
+      </c>
+      <c r="E70" t="s">
+        <v>24</v>
+      </c>
+      <c r="F70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G70" t="s">
+        <v>30</v>
+      </c>
+      <c r="H70" t="s">
+        <v>26</v>
+      </c>
+      <c r="I70" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>45</v>
+      </c>
+      <c r="B71" t="s">
+        <v>84</v>
+      </c>
+      <c r="C71">
+        <v>162</v>
+      </c>
+      <c r="D71" t="s">
+        <v>23</v>
+      </c>
+      <c r="E71" t="s">
+        <v>24</v>
+      </c>
+      <c r="F71" t="s">
+        <v>25</v>
+      </c>
+      <c r="G71" t="s">
+        <v>30</v>
+      </c>
+      <c r="H71" t="s">
+        <v>26</v>
+      </c>
+      <c r="I71" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B72" t="s">
+        <v>84</v>
+      </c>
+      <c r="C72">
+        <v>161</v>
+      </c>
+      <c r="D72" t="s">
+        <v>23</v>
+      </c>
+      <c r="E72" t="s">
+        <v>24</v>
+      </c>
+      <c r="F72" t="s">
+        <v>25</v>
+      </c>
+      <c r="G72" t="s">
+        <v>30</v>
+      </c>
+      <c r="H72" t="s">
+        <v>26</v>
+      </c>
+      <c r="I72" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>45</v>
+      </c>
+      <c r="B73" t="s">
+        <v>85</v>
+      </c>
+      <c r="C73">
+        <v>160</v>
+      </c>
+      <c r="D73" t="s">
+        <v>23</v>
+      </c>
+      <c r="E73" t="s">
+        <v>24</v>
+      </c>
+      <c r="F73" t="s">
+        <v>25</v>
+      </c>
+      <c r="G73" t="s">
+        <v>30</v>
+      </c>
+      <c r="H73" t="s">
+        <v>26</v>
+      </c>
+      <c r="I73" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>45</v>
+      </c>
+      <c r="B74" t="s">
         <v>86</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C74">
+        <v>159</v>
+      </c>
+      <c r="D74" t="s">
+        <v>23</v>
+      </c>
+      <c r="E74" t="s">
+        <v>24</v>
+      </c>
+      <c r="F74" t="s">
+        <v>25</v>
+      </c>
+      <c r="G74" t="s">
+        <v>30</v>
+      </c>
+      <c r="H74" t="s">
+        <v>26</v>
+      </c>
+      <c r="I74" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>45</v>
+      </c>
+      <c r="B75" t="s">
+        <v>87</v>
+      </c>
+      <c r="C75">
+        <v>158</v>
+      </c>
+      <c r="D75" t="s">
+        <v>23</v>
+      </c>
+      <c r="E75" t="s">
+        <v>24</v>
+      </c>
+      <c r="F75" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" t="s">
+        <v>11</v>
+      </c>
+      <c r="H75" t="s">
+        <v>26</v>
+      </c>
+      <c r="I75" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>45</v>
+      </c>
+      <c r="B76" t="s">
+        <v>88</v>
+      </c>
+      <c r="C76">
+        <v>157</v>
+      </c>
+      <c r="D76" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" t="s">
+        <v>24</v>
+      </c>
+      <c r="F76" t="s">
+        <v>25</v>
+      </c>
+      <c r="G76" t="s">
+        <v>11</v>
+      </c>
+      <c r="H76" t="s">
+        <v>26</v>
+      </c>
+      <c r="I76" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>45</v>
+      </c>
+      <c r="B77" t="s">
+        <v>88</v>
+      </c>
+      <c r="C77">
+        <v>156</v>
+      </c>
+      <c r="D77" t="s">
+        <v>23</v>
+      </c>
+      <c r="E77" t="s">
+        <v>24</v>
+      </c>
+      <c r="F77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G77" t="s">
+        <v>30</v>
+      </c>
+      <c r="H77" t="s">
+        <v>26</v>
+      </c>
+      <c r="I77" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>45</v>
+      </c>
+      <c r="B78" t="s">
+        <v>89</v>
+      </c>
+      <c r="C78">
+        <v>155</v>
+      </c>
+      <c r="D78" t="s">
+        <v>23</v>
+      </c>
+      <c r="E78" t="s">
+        <v>24</v>
+      </c>
+      <c r="F78" t="s">
+        <v>25</v>
+      </c>
+      <c r="G78" t="s">
+        <v>30</v>
+      </c>
+      <c r="H78" t="s">
+        <v>26</v>
+      </c>
+      <c r="I78" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>45</v>
+      </c>
+      <c r="B79" t="s">
+        <v>89</v>
+      </c>
+      <c r="C79">
+        <v>154</v>
+      </c>
+      <c r="D79" t="s">
+        <v>23</v>
+      </c>
+      <c r="E79" t="s">
+        <v>24</v>
+      </c>
+      <c r="F79" t="s">
+        <v>25</v>
+      </c>
+      <c r="G79" t="s">
+        <v>30</v>
+      </c>
+      <c r="H79" t="s">
+        <v>26</v>
+      </c>
+      <c r="I79" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>45</v>
+      </c>
+      <c r="B80" t="s">
+        <v>90</v>
+      </c>
+      <c r="C80">
+        <v>153</v>
+      </c>
+      <c r="D80" t="s">
+        <v>23</v>
+      </c>
+      <c r="E80" t="s">
+        <v>24</v>
+      </c>
+      <c r="F80" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" t="s">
+        <v>38</v>
+      </c>
+      <c r="H80" t="s">
+        <v>26</v>
+      </c>
+      <c r="I80" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>45</v>
+      </c>
+      <c r="B81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C81">
+        <v>152</v>
+      </c>
+      <c r="D81" t="s">
+        <v>23</v>
+      </c>
+      <c r="E81" t="s">
+        <v>24</v>
+      </c>
+      <c r="F81" t="s">
+        <v>25</v>
+      </c>
+      <c r="G81" t="s">
+        <v>30</v>
+      </c>
+      <c r="H81" t="s">
+        <v>26</v>
+      </c>
+      <c r="I81" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>45</v>
+      </c>
+      <c r="B82" t="s">
+        <v>91</v>
+      </c>
+      <c r="C82">
+        <v>151</v>
+      </c>
+      <c r="D82" t="s">
+        <v>23</v>
+      </c>
+      <c r="E82" t="s">
+        <v>24</v>
+      </c>
+      <c r="F82" t="s">
+        <v>25</v>
+      </c>
+      <c r="G82" t="s">
+        <v>30</v>
+      </c>
+      <c r="H82" t="s">
+        <v>26</v>
+      </c>
+      <c r="I82" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>45</v>
+      </c>
+      <c r="B83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C83">
+        <v>150</v>
+      </c>
+      <c r="D83" t="s">
+        <v>23</v>
+      </c>
+      <c r="E83" t="s">
+        <v>24</v>
+      </c>
+      <c r="F83" t="s">
+        <v>25</v>
+      </c>
+      <c r="G83" t="s">
+        <v>30</v>
+      </c>
+      <c r="H83" t="s">
+        <v>26</v>
+      </c>
+      <c r="I83" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>45</v>
+      </c>
+      <c r="B84" t="s">
+        <v>91</v>
+      </c>
+      <c r="C84">
+        <v>149</v>
+      </c>
+      <c r="D84" t="s">
+        <v>23</v>
+      </c>
+      <c r="E84" t="s">
+        <v>24</v>
+      </c>
+      <c r="F84" t="s">
+        <v>25</v>
+      </c>
+      <c r="G84" t="s">
+        <v>30</v>
+      </c>
+      <c r="H84" t="s">
+        <v>26</v>
+      </c>
+      <c r="I84" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>45</v>
+      </c>
+      <c r="B85" t="s">
+        <v>92</v>
+      </c>
+      <c r="C85">
+        <v>148</v>
+      </c>
+      <c r="D85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E85" t="s">
+        <v>24</v>
+      </c>
+      <c r="F85" t="s">
+        <v>25</v>
+      </c>
+      <c r="G85" t="s">
+        <v>30</v>
+      </c>
+      <c r="H85" t="s">
+        <v>26</v>
+      </c>
+      <c r="I85" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>45</v>
+      </c>
+      <c r="B86" t="s">
+        <v>93</v>
+      </c>
+      <c r="C86">
+        <v>147</v>
+      </c>
+      <c r="D86" t="s">
+        <v>23</v>
+      </c>
+      <c r="E86" t="s">
+        <v>24</v>
+      </c>
+      <c r="F86" t="s">
+        <v>25</v>
+      </c>
+      <c r="G86" t="s">
+        <v>30</v>
+      </c>
+      <c r="H86" t="s">
+        <v>26</v>
+      </c>
+      <c r="I86" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>45</v>
+      </c>
+      <c r="B87" t="s">
+        <v>94</v>
+      </c>
+      <c r="C87">
+        <v>146</v>
+      </c>
+      <c r="D87" t="s">
+        <v>23</v>
+      </c>
+      <c r="E87" t="s">
+        <v>24</v>
+      </c>
+      <c r="F87" t="s">
+        <v>25</v>
+      </c>
+      <c r="G87" t="s">
+        <v>30</v>
+      </c>
+      <c r="H87" t="s">
+        <v>26</v>
+      </c>
+      <c r="I87" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>45</v>
+      </c>
+      <c r="B88" t="s">
+        <v>95</v>
+      </c>
+      <c r="C88">
+        <v>145</v>
+      </c>
+      <c r="D88" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" t="s">
+        <v>24</v>
+      </c>
+      <c r="F88" t="s">
+        <v>25</v>
+      </c>
+      <c r="G88" t="s">
+        <v>30</v>
+      </c>
+      <c r="H88" t="s">
+        <v>26</v>
+      </c>
+      <c r="I88" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>45</v>
+      </c>
+      <c r="B89" t="s">
+        <v>95</v>
+      </c>
+      <c r="C89">
+        <v>144</v>
+      </c>
+      <c r="D89" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89" t="s">
+        <v>25</v>
+      </c>
+      <c r="G89" t="s">
+        <v>30</v>
+      </c>
+      <c r="H89" t="s">
+        <v>26</v>
+      </c>
+      <c r="I89" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>45</v>
+      </c>
+      <c r="B90" t="s">
+        <v>96</v>
+      </c>
+      <c r="C90">
+        <v>143</v>
+      </c>
+      <c r="D90" t="s">
+        <v>23</v>
+      </c>
+      <c r="E90" t="s">
+        <v>24</v>
+      </c>
+      <c r="F90" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" t="s">
+        <v>30</v>
+      </c>
+      <c r="H90" t="s">
+        <v>26</v>
+      </c>
+      <c r="I90" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>45</v>
+      </c>
+      <c r="B91" t="s">
+        <v>97</v>
+      </c>
+      <c r="C91">
+        <v>142</v>
+      </c>
+      <c r="D91" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" t="s">
+        <v>24</v>
+      </c>
+      <c r="F91" t="s">
+        <v>25</v>
+      </c>
+      <c r="G91" t="s">
+        <v>30</v>
+      </c>
+      <c r="H91" t="s">
+        <v>26</v>
+      </c>
+      <c r="I91" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>45</v>
+      </c>
+      <c r="B92" t="s">
+        <v>97</v>
+      </c>
+      <c r="C92">
+        <v>141</v>
+      </c>
+      <c r="D92" t="s">
+        <v>23</v>
+      </c>
+      <c r="E92" t="s">
+        <v>24</v>
+      </c>
+      <c r="F92" t="s">
+        <v>25</v>
+      </c>
+      <c r="G92" t="s">
+        <v>11</v>
+      </c>
+      <c r="H92" t="s">
+        <v>26</v>
+      </c>
+      <c r="I92" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>45</v>
+      </c>
+      <c r="B93" t="s">
         <v>98</v>
       </c>
-      <c r="C52">
-[...18 lines deleted...]
-        <v>24</v>
+      <c r="C93">
+        <v>140</v>
+      </c>
+      <c r="D93" t="s">
+        <v>23</v>
+      </c>
+      <c r="E93" t="s">
+        <v>24</v>
+      </c>
+      <c r="F93" t="s">
+        <v>25</v>
+      </c>
+      <c r="G93" t="s">
+        <v>38</v>
+      </c>
+      <c r="H93" t="s">
+        <v>26</v>
+      </c>
+      <c r="I93" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>45</v>
+      </c>
+      <c r="B94" t="s">
+        <v>99</v>
+      </c>
+      <c r="C94">
+        <v>139</v>
+      </c>
+      <c r="D94" t="s">
+        <v>23</v>
+      </c>
+      <c r="E94" t="s">
+        <v>24</v>
+      </c>
+      <c r="F94" t="s">
+        <v>25</v>
+      </c>
+      <c r="G94" t="s">
+        <v>30</v>
+      </c>
+      <c r="H94" t="s">
+        <v>26</v>
+      </c>
+      <c r="I94" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>45</v>
+      </c>
+      <c r="B95" t="s">
+        <v>100</v>
+      </c>
+      <c r="C95">
+        <v>138</v>
+      </c>
+      <c r="D95" t="s">
+        <v>23</v>
+      </c>
+      <c r="E95" t="s">
+        <v>24</v>
+      </c>
+      <c r="F95" t="s">
+        <v>25</v>
+      </c>
+      <c r="G95" t="s">
+        <v>30</v>
+      </c>
+      <c r="H95" t="s">
+        <v>26</v>
+      </c>
+      <c r="I95" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>45</v>
+      </c>
+      <c r="B96" t="s">
+        <v>100</v>
+      </c>
+      <c r="C96">
+        <v>137</v>
+      </c>
+      <c r="D96" t="s">
+        <v>23</v>
+      </c>
+      <c r="E96" t="s">
+        <v>24</v>
+      </c>
+      <c r="F96" t="s">
+        <v>25</v>
+      </c>
+      <c r="G96" t="s">
+        <v>30</v>
+      </c>
+      <c r="H96" t="s">
+        <v>26</v>
+      </c>
+      <c r="I96" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>45</v>
+      </c>
+      <c r="B97" t="s">
+        <v>101</v>
+      </c>
+      <c r="C97">
+        <v>136</v>
+      </c>
+      <c r="D97" t="s">
+        <v>23</v>
+      </c>
+      <c r="E97" t="s">
+        <v>24</v>
+      </c>
+      <c r="F97" t="s">
+        <v>25</v>
+      </c>
+      <c r="G97" t="s">
+        <v>35</v>
+      </c>
+      <c r="H97" t="s">
+        <v>26</v>
+      </c>
+      <c r="I97" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>45</v>
+      </c>
+      <c r="B98" t="s">
+        <v>102</v>
+      </c>
+      <c r="C98">
+        <v>135</v>
+      </c>
+      <c r="D98" t="s">
+        <v>23</v>
+      </c>
+      <c r="E98" t="s">
+        <v>24</v>
+      </c>
+      <c r="F98" t="s">
+        <v>25</v>
+      </c>
+      <c r="G98" t="s">
+        <v>30</v>
+      </c>
+      <c r="H98" t="s">
+        <v>26</v>
+      </c>
+      <c r="I98" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>45</v>
+      </c>
+      <c r="B99" t="s">
+        <v>102</v>
+      </c>
+      <c r="C99">
+        <v>134</v>
+      </c>
+      <c r="D99" t="s">
+        <v>23</v>
+      </c>
+      <c r="E99" t="s">
+        <v>24</v>
+      </c>
+      <c r="F99" t="s">
+        <v>25</v>
+      </c>
+      <c r="G99" t="s">
+        <v>30</v>
+      </c>
+      <c r="H99" t="s">
+        <v>26</v>
+      </c>
+      <c r="I99" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>45</v>
+      </c>
+      <c r="B100" t="s">
+        <v>102</v>
+      </c>
+      <c r="C100">
+        <v>133</v>
+      </c>
+      <c r="D100" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" t="s">
+        <v>24</v>
+      </c>
+      <c r="F100" t="s">
+        <v>25</v>
+      </c>
+      <c r="G100" t="s">
+        <v>30</v>
+      </c>
+      <c r="H100" t="s">
+        <v>26</v>
+      </c>
+      <c r="I100" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>45</v>
+      </c>
+      <c r="B101" t="s">
+        <v>102</v>
+      </c>
+      <c r="C101">
+        <v>132</v>
+      </c>
+      <c r="D101" t="s">
+        <v>23</v>
+      </c>
+      <c r="E101" t="s">
+        <v>24</v>
+      </c>
+      <c r="F101" t="s">
+        <v>25</v>
+      </c>
+      <c r="G101" t="s">
+        <v>30</v>
+      </c>
+      <c r="H101" t="s">
+        <v>26</v>
+      </c>
+      <c r="I101" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B102" t="s">
+        <v>103</v>
+      </c>
+      <c r="C102">
+        <v>131</v>
+      </c>
+      <c r="D102" t="s">
+        <v>23</v>
+      </c>
+      <c r="E102" t="s">
+        <v>24</v>
+      </c>
+      <c r="F102" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" t="s">
+        <v>30</v>
+      </c>
+      <c r="H102" t="s">
+        <v>26</v>
+      </c>
+      <c r="I102" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>45</v>
+      </c>
+      <c r="B103" t="s">
+        <v>104</v>
+      </c>
+      <c r="C103">
+        <v>130</v>
+      </c>
+      <c r="D103" t="s">
+        <v>23</v>
+      </c>
+      <c r="E103" t="s">
+        <v>24</v>
+      </c>
+      <c r="F103" t="s">
+        <v>25</v>
+      </c>
+      <c r="G103" t="s">
+        <v>30</v>
+      </c>
+      <c r="H103" t="s">
+        <v>26</v>
+      </c>
+      <c r="I103" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>45</v>
+      </c>
+      <c r="B104" t="s">
+        <v>105</v>
+      </c>
+      <c r="C104">
+        <v>129</v>
+      </c>
+      <c r="D104" t="s">
+        <v>23</v>
+      </c>
+      <c r="E104" t="s">
+        <v>24</v>
+      </c>
+      <c r="F104" t="s">
+        <v>25</v>
+      </c>
+      <c r="G104" t="s">
+        <v>30</v>
+      </c>
+      <c r="H104" t="s">
+        <v>26</v>
+      </c>
+      <c r="I104" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>45</v>
+      </c>
+      <c r="B105" t="s">
+        <v>106</v>
+      </c>
+      <c r="C105">
+        <v>128</v>
+      </c>
+      <c r="D105" t="s">
+        <v>23</v>
+      </c>
+      <c r="E105" t="s">
+        <v>24</v>
+      </c>
+      <c r="F105" t="s">
+        <v>25</v>
+      </c>
+      <c r="G105" t="s">
+        <v>30</v>
+      </c>
+      <c r="H105" t="s">
+        <v>26</v>
+      </c>
+      <c r="I105" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>45</v>
+      </c>
+      <c r="B106" t="s">
+        <v>106</v>
+      </c>
+      <c r="C106">
+        <v>127</v>
+      </c>
+      <c r="D106" t="s">
+        <v>23</v>
+      </c>
+      <c r="E106" t="s">
+        <v>24</v>
+      </c>
+      <c r="F106" t="s">
+        <v>25</v>
+      </c>
+      <c r="G106" t="s">
+        <v>30</v>
+      </c>
+      <c r="H106" t="s">
+        <v>26</v>
+      </c>
+      <c r="I106" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>45</v>
+      </c>
+      <c r="B107" t="s">
+        <v>107</v>
+      </c>
+      <c r="C107">
+        <v>126</v>
+      </c>
+      <c r="D107" t="s">
+        <v>23</v>
+      </c>
+      <c r="E107" t="s">
+        <v>24</v>
+      </c>
+      <c r="F107" t="s">
+        <v>25</v>
+      </c>
+      <c r="G107" t="s">
+        <v>30</v>
+      </c>
+      <c r="H107" t="s">
+        <v>26</v>
+      </c>
+      <c r="I107" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>45</v>
+      </c>
+      <c r="B108" t="s">
+        <v>108</v>
+      </c>
+      <c r="C108">
+        <v>125</v>
+      </c>
+      <c r="D108" t="s">
+        <v>23</v>
+      </c>
+      <c r="E108" t="s">
+        <v>24</v>
+      </c>
+      <c r="F108" t="s">
+        <v>25</v>
+      </c>
+      <c r="G108" t="s">
+        <v>30</v>
+      </c>
+      <c r="H108" t="s">
+        <v>26</v>
+      </c>
+      <c r="I108" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>